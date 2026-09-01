--- v0 (2026-06-01)
+++ v1 (2026-09-01)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\DATI_COMUNI\Amministrazione trasparente\Accesso atti documentale\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{830B8702-728C-4DAA-BE37-DF017F4D6ADE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9276A6C-3B1A-4FBE-B028-B4E3646F0842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5424BE92-0CC0-4A01-970C-C67387745D83}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="56">
   <si>
     <t>COMUNE DI GRESSONEY-LA-TRINITE'</t>
   </si>
   <si>
     <t>Regione Autonoma Valle d'Aosta</t>
   </si>
   <si>
     <t>N.</t>
   </si>
   <si>
     <t>Data di arrivo e protocollo</t>
   </si>
   <si>
     <t>Oggetto dell'istanza</t>
   </si>
   <si>
     <t>Responsabile della procedura di accesso</t>
   </si>
   <si>
     <t>Presenza di controinteressati</t>
   </si>
   <si>
     <t>Esito</t>
   </si>
   <si>
@@ -90,63 +90,150 @@
   <si>
     <t>Esito giudizio</t>
   </si>
   <si>
     <t>Accesso agli atti amministrativi</t>
   </si>
   <si>
     <t>(art. 40 della Legge regionale 6 agosto 2007,  n. 19, recante "Nuove disposizioni in materia di procedimento amministrativo e di diritto di accesso ai documenti amministrativi")</t>
   </si>
   <si>
     <t>Accesso documentale pratica edilizia</t>
   </si>
   <si>
     <t>Responsabile UT</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>positivo</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>ANNO 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>08/01/2026 prot. n. 124</t>
   </si>
   <si>
     <t>13/01/2026 prot. n. 300</t>
   </si>
   <si>
     <t>22/01/2026 prot. n. 672</t>
   </si>
   <si>
     <t>23/01/2026 prot. n. 678</t>
+  </si>
+  <si>
+    <t>30/01/2026 prot. n. 957</t>
+  </si>
+  <si>
+    <t>02/02/2026 prot. n. 1038</t>
+  </si>
+  <si>
+    <t>23/02/2026 prot. n. 1870</t>
+  </si>
+  <si>
+    <t>24/02/2026 prot. n. 1914</t>
+  </si>
+  <si>
+    <t>04/03/2026 prot. n. 2179</t>
+  </si>
+  <si>
+    <t>10/03/2026 prot. n. 2430</t>
+  </si>
+  <si>
+    <t>17/03/2026 prot. n. 2768</t>
+  </si>
+  <si>
+    <t>18/03/2026 prot. n. 2768</t>
+  </si>
+  <si>
+    <t>20/04/2026 prot. n. 3904</t>
+  </si>
+  <si>
+    <t>20/04/2026 prot. n. 3868</t>
+  </si>
+  <si>
+    <t>21/04/2026 prot. n. 3980</t>
+  </si>
+  <si>
+    <t>21/04/2026 prot. n. 4006</t>
+  </si>
+  <si>
+    <t>21/04/2026 prot. n. 3985</t>
+  </si>
+  <si>
+    <t>22/04/2026 prot. n. 4015</t>
+  </si>
+  <si>
+    <t>27/04/2026 prot. n. 4165</t>
+  </si>
+  <si>
+    <t>27/04/2026 prot. n. 4173</t>
+  </si>
+  <si>
+    <t>11/05/2026 prot. n. 4610</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>18/05/2026 prot. n. 4824</t>
+  </si>
+  <si>
+    <t>18/05/2026 prot. n. 4826</t>
+  </si>
+  <si>
+    <t>18/05/2026 prot. n. 4882</t>
+  </si>
+  <si>
+    <t>21/05/2026 prot. n. 5008</t>
+  </si>
+  <si>
+    <t>21/05/2026 prot. n. 5015</t>
+  </si>
+  <si>
+    <t>21/05/2026 prot. n. 5034</t>
+  </si>
+  <si>
+    <t>18/05/2026 prot. n. 4862</t>
+  </si>
+  <si>
+    <t>22/05/2026 prot. n. 5076</t>
+  </si>
+  <si>
+    <t>11/06/2026 prot. n. 5622</t>
+  </si>
+  <si>
+    <t>29/07/2026 prot. n. 7316</t>
+  </si>
+  <si>
+    <t>31/07/2026 prot. n. 7421</t>
+  </si>
+  <si>
+    <t>ANNO 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -591,54 +678,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AED58176-3609-4BED-8768-42E6F3E844E8}">
-  <dimension ref="A1:N40"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="N7" sqref="N7:N8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.140625" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" customWidth="1"/>
     <col min="3" max="3" width="31.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="11.140625" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" customWidth="1"/>
     <col min="8" max="8" width="22.28515625" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="11" max="11" width="14.42578125" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="19" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
@@ -652,51 +739,51 @@
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
     </row>
     <row r="2" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
     </row>
     <row r="3" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
     </row>
     <row r="4" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
@@ -753,531 +840,713 @@
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>1</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N7" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>3</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...28 lines deleted...]
-      <c r="G9" s="6"/>
+      <c r="C9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>27</v>
+      </c>
       <c r="H9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="6"/>
-[...5 lines deleted...]
-      <c r="G10" s="6"/>
+      <c r="A10" s="6">
+        <v>4</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N10" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="6"/>
-[...5 lines deleted...]
-      <c r="G11" s="6"/>
+      <c r="A11" s="6">
+        <v>5</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="H11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="6"/>
-[...5 lines deleted...]
-      <c r="G12" s="6"/>
+      <c r="A12" s="6">
+        <v>6</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="H12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N12" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="6"/>
-[...5 lines deleted...]
-      <c r="G13" s="6"/>
+      <c r="A13" s="6">
+        <v>7</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>34</v>
+      </c>
       <c r="H13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N13" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="6"/>
-[...5 lines deleted...]
-      <c r="G14" s="6"/>
+      <c r="A14" s="6">
+        <v>8</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>37</v>
+      </c>
       <c r="H14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N14" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="6"/>
-[...5 lines deleted...]
-      <c r="G15" s="6"/>
+      <c r="A15" s="6">
+        <v>9</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>39</v>
+      </c>
       <c r="H15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="6"/>
-[...5 lines deleted...]
-      <c r="G16" s="6"/>
+      <c r="A16" s="6">
+        <v>10</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>41</v>
+      </c>
       <c r="H16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N16" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="6"/>
-[...5 lines deleted...]
-      <c r="G17" s="6"/>
+      <c r="A17" s="6">
+        <v>11</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>52</v>
+      </c>
       <c r="H17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N17" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="6"/>
-[...5 lines deleted...]
-      <c r="G18" s="8"/>
+      <c r="A18" s="6">
+        <v>12</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>46</v>
+      </c>
       <c r="H18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="6"/>
-[...5 lines deleted...]
-      <c r="G19" s="6"/>
+      <c r="A19" s="6">
+        <v>13</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="H19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="6"/>
-[...26 lines deleted...]
-      </c>
+      <c r="A20" s="6">
+        <v>14</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="6"/>
-[...5 lines deleted...]
-      <c r="G21" s="6"/>
+      <c r="A21" s="6">
+        <v>15</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>48</v>
+      </c>
       <c r="H21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="6"/>
-[...5 lines deleted...]
-      <c r="G22" s="6"/>
+      <c r="A22" s="6">
+        <v>16</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>54</v>
+      </c>
       <c r="H22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N22" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="6"/>
@@ -1318,81 +1587,81 @@
       <c r="G24" s="6"/>
       <c r="H24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N24" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="6"/>
-      <c r="B25" s="9"/>
+      <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N25" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="6"/>
-      <c r="B26" s="6"/>
+      <c r="B26" s="9"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N26" s="7" t="s">
         <v>21</v>
@@ -1438,81 +1707,81 @@
       <c r="G28" s="6"/>
       <c r="H28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N28" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
-      <c r="B29" s="8"/>
+      <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="6"/>
-      <c r="B30" s="6"/>
+      <c r="B30" s="8"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>21</v>
@@ -1558,81 +1827,81 @@
       <c r="G32" s="6"/>
       <c r="H32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
-      <c r="B33" s="8"/>
+      <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="6"/>
-      <c r="B34" s="6"/>
+      <c r="B34" s="8"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>21</v>
@@ -1713,51 +1982,51 @@
         <v>21</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N37" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="6"/>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
-      <c r="G38" s="9"/>
+      <c r="G38" s="6"/>
       <c r="H38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N38" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="6"/>
       <c r="B39" s="6"/>
@@ -1767,76 +2036,106 @@
       <c r="F39" s="6"/>
       <c r="G39" s="9"/>
       <c r="H39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N39" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="9"/>
-      <c r="B40" s="9"/>
+      <c r="A40" s="6"/>
+      <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="9"/>
       <c r="H40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="K40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="L40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M40" s="7" t="s">
         <v>21</v>
       </c>
       <c r="N40" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="9"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M41" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="N41" s="7" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A3:N3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>